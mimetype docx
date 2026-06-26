--- v0 (2025-10-20)
+++ v1 (2026-06-26)
@@ -1,12575 +1,3032 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="131721DC" w14:textId="23EE1F43" w:rsidR="000B3DC4" w:rsidRDefault="000F4C9B">
-      <w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9957" w:type="dxa"/>
+        <w:tblInd w:w="-431" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="2284"/>
+        <w:gridCol w:w="1897"/>
+        <w:gridCol w:w="355"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="446"/>
+        <w:gridCol w:w="1997"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A7275D" w:rsidRPr="003854AB" w14:paraId="63F3907F" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="359"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="544E893B" w14:textId="47B4D2A2" w:rsidR="00A7275D" w:rsidRPr="003854AB" w:rsidRDefault="003854AB" w:rsidP="002163FC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Ffurflen Hawlio Cyllid Sefydlu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7275D" w:rsidRPr="003854AB" w14:paraId="1BFBFEED" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2E0BC8" w14:textId="3F8654AD" w:rsidR="00A7275D" w:rsidRPr="001E7739" w:rsidRDefault="003854AB" w:rsidP="001E7739">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Dylid llenwi’r ffurflen hon a’i dychwelyd i Gyngor y Gweithlu Addysg (CGA), ar ddiwedd pob tymor academaidd pan fydd yr athro yn ymgymryd â sefydlu</w:t>
+            </w:r>
+            <w:r w:rsidR="00A7275D" w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="002E6032">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>bostiwch y ffurflen at:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidRPr="00CB7BCF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="cy-GB"/>
+                </w:rPr>
+                <w:t>datblygiadproffesiynol@cga.cymru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ac os oes angen, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>cop</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>ï</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>wch bob parti i’r e</w:t>
+            </w:r>
+            <w:r w:rsidR="002E6032">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>bost, yn lle llofnodion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006A2293">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Dylai’r ysgol a’r ANG gadw copi o’r ffurflen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14E0AA0A" w14:textId="77777777" w:rsidR="001E7739" w:rsidRPr="003854AB" w:rsidRDefault="001E7739" w:rsidP="001E7739">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="560514CE" w14:textId="567C3FAE" w:rsidR="00E14364" w:rsidRPr="003854AB" w:rsidRDefault="003854AB" w:rsidP="001E7739">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dim ond os yw'r ysgol wedi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>cyflwyno</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ffurflen hysbysu sefydlu i'r CGA ar gyfer yr athro hwn y dylid cyflwyno'r ffurflen hon. Bydd CGA yn cymharu'r wybodaeth a ddarperir ar y ffurflen hon</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6E2A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gyda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>'r hyn a gyflwynwyd ar y Ffurflen Hysbysu Sefydlu i gyfrifo swm y cyllid sefydlu i'w ryddhau i'r ysgol ac i ddiweddaru cofnod sesiwn sefydlu'r ANG. Os yw unrhyw wybodaeth a gyflwynwyd yn flaenorol wedi newid, rhaid i'r ysgol ddarparu manylion yn Adran 4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7275D" w:rsidRPr="003854AB" w14:paraId="330AD53D" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="359"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C5C45B" w14:textId="1C061A85" w:rsidR="00A7275D" w:rsidRPr="003854AB" w:rsidRDefault="003854AB" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Adran 1 – Manylion Personol</w:t>
+            </w:r>
+            <w:r w:rsidR="00B76DF1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yr Athro</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE2D73">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sefydlu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123234" w:rsidRPr="003854AB" w14:paraId="3567399F" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A35A81" w14:textId="16629150" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="003854AB" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Enw</w:t>
+            </w:r>
+            <w:r w:rsidR="00123234" w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="443B638F" w14:textId="7B338533" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="00123234" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123234" w:rsidRPr="003854AB" w14:paraId="30467F51" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="359"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="541A45FA" w14:textId="5EAF4FAE" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="003854AB" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Dyddiad geni</w:t>
+            </w:r>
+            <w:r w:rsidR="00123234" w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="BFBFBF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cy-GB"/>
+            </w:rPr>
+            <w:id w:val="-1117135686"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="dd/MM/yyyy"/>
+              <w:lid w:val="en-GB"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2284" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0EFB7106" w14:textId="57D2C8BD" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="00E14364" w:rsidP="007F3AFC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E5A4F">
+                  <w:rPr>
+                    <w:color w:val="BFBFBF"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>dd/mm/</w:t>
+                </w:r>
+                <w:r w:rsidR="003B5FF1">
+                  <w:rPr>
+                    <w:color w:val="BFBFBF"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>bbbb</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2BA78E" w14:textId="1C364FA1" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="003854AB" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Rhif cyfeirnod athro</w:t>
+            </w:r>
+            <w:r w:rsidR="00123234" w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3082" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C96579" w14:textId="3A2456A9" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="00123234" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7275D" w:rsidRPr="003854AB" w14:paraId="4EE80A69" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DF19A8" w14:textId="2F903306" w:rsidR="00A7275D" w:rsidRPr="003854AB" w:rsidRDefault="003854AB" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Adran</w:t>
+            </w:r>
+            <w:r w:rsidR="00A7275D" w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Manylion Cyflogaeth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123234" w:rsidRPr="003854AB" w14:paraId="0E6176EE" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E449D1" w14:textId="6C12C90B" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="003854AB" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Enw’r ysgol</w:t>
+            </w:r>
+            <w:r w:rsidR="00123234" w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A378121" w14:textId="3D4C2948" w:rsidR="00123234" w:rsidRPr="003854AB" w:rsidRDefault="00123234" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123234" w:rsidRPr="003854AB" w14:paraId="3B4091BC" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1C34D1" w14:textId="2093727F" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="003854AB" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Enw’r Awdurdod Lleol</w:t>
+            </w:r>
+            <w:r w:rsidR="00123234" w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD4A166" w14:textId="611841CF" w:rsidR="00123234" w:rsidRPr="003854AB" w:rsidRDefault="00123234" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7275D" w:rsidRPr="003854AB" w14:paraId="0130164F" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0070C487" w14:textId="3622EA2B" w:rsidR="00A7275D" w:rsidRPr="003854AB" w:rsidRDefault="003854AB" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Adran 3 – Sesiynau Sefydlu a Gwblhawyd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7275D" w:rsidRPr="003854AB" w14:paraId="2E8547E5" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E618702" w14:textId="2733C9B1" w:rsidR="00A7275D" w:rsidRPr="002E5A4F" w:rsidRDefault="00373319" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Hawlir cyllid fesul tymor. Nodwch isod y dyddiadau a'r sesiynau a gwblhawyd gan yr athro yn ystod y tymor academaidd diweddaraf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123234" w:rsidRPr="003854AB" w14:paraId="49FDA06A" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A23F2E2" w14:textId="28FC013E" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="003854AB" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00123234" w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="BFBFBF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cy-GB"/>
+            </w:rPr>
+            <w:id w:val="1281230523"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="dd/MM/yyyy"/>
+              <w:lid w:val="en-GB"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2284" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6029A802" w14:textId="5315ADC2" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="00E14364" w:rsidP="007F3AFC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E5A4F">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                    <w:color w:val="BFBFBF"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>dd/mm/</w:t>
+                </w:r>
+                <w:r w:rsidR="003B5FF1">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                    <w:color w:val="BFBFBF"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>bbbb</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2252" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2A213D" w14:textId="288A4C4C" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="00373319" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Hyd at</w:t>
+            </w:r>
+            <w:r w:rsidR="00123234" w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="BFBFBF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cy-GB"/>
+            </w:rPr>
+            <w:id w:val="1060909519"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="dd/MM/yyyy"/>
+              <w:lid w:val="en-GB"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2727" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+              </w:tcPr>
+              <w:p w14:paraId="0E4A0DBC" w14:textId="2E905BFF" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="00E14364" w:rsidP="007F3AFC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E5A4F">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                    <w:color w:val="BFBFBF"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>dd/mm/</w:t>
+                </w:r>
+                <w:r w:rsidR="003B5FF1">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                    <w:color w:val="BFBFBF"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>bbbb</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00B76DF1" w:rsidRPr="003854AB" w14:paraId="7F6A16FC" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4978" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5A6168" w14:textId="77777777" w:rsidR="00B76DF1" w:rsidRPr="002E5A4F" w:rsidRDefault="00B76DF1" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Nifer y sesiynau a gwblhawyd yn seiliedig ar gontract yr ANG:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4979" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAC3496" w14:textId="75042708" w:rsidR="00B76DF1" w:rsidRPr="002E5A4F" w:rsidRDefault="00B76DF1" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B76DF1" w:rsidRPr="003854AB" w14:paraId="7EB24B20" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4978" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76038054" w14:textId="77777777" w:rsidR="00B76DF1" w:rsidRPr="002E5A4F" w:rsidRDefault="00B76DF1" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os yn rhan-amser, nifer sesiynau ychwanegol â chymorth a gwblhawyd yn yr ysgol:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4979" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C608A9B" w14:textId="396515D6" w:rsidR="00B76DF1" w:rsidRPr="002E5A4F" w:rsidRDefault="00B76DF1" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B76DF1" w:rsidRPr="003854AB" w14:paraId="6CEB0BF1" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4978" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="53073046" w14:textId="77777777" w:rsidR="00B76DF1" w:rsidRPr="002E5A4F" w:rsidRDefault="00B76DF1" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os yw'n berthnasol, nifer y sesiynau o absenoldebau </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>â thâl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4979" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3261CC65" w14:textId="768E7ABA" w:rsidR="00B76DF1" w:rsidRPr="002E5A4F" w:rsidRDefault="00B76DF1" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B76DF1" w:rsidRPr="003854AB" w14:paraId="3C74FA9D" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4978" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F428176" w14:textId="53C0DB97" w:rsidR="00B76DF1" w:rsidRPr="002E5A4F" w:rsidRDefault="00B76DF1" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>A fydd yr athro hwn yn parhau i gael ei gyflogi yn yr ysgol:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2536" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="664AA382" w14:textId="553507AF" w:rsidR="00B76DF1" w:rsidRPr="002E5A4F" w:rsidRDefault="00B76DF1" w:rsidP="00A67161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Bydd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="cy-GB"/>
+                </w:rPr>
+                <w:id w:val="564450375"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="002E5A4F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2443" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F25A0A" w14:textId="7D4B9446" w:rsidR="00B76DF1" w:rsidRPr="002E5A4F" w:rsidRDefault="00B76DF1" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Na fydd </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="cy-GB"/>
+                </w:rPr>
+                <w:id w:val="-1955860264"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B76DF1" w:rsidRPr="003854AB" w14:paraId="6133944F" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4978" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="143F7EC4" w14:textId="77777777" w:rsidR="00B76DF1" w:rsidRPr="002E5A4F" w:rsidRDefault="00B76DF1" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os bydd, pryd mae’r cyflogaeth yn dirwyn i ben:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4979" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D81A214" w14:textId="506D82CB" w:rsidR="00B76DF1" w:rsidRPr="002E5A4F" w:rsidRDefault="00B76DF1" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B76DF1" w:rsidRPr="003854AB" w14:paraId="252A66C8" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4978" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D01FF1" w14:textId="77777777" w:rsidR="00B76DF1" w:rsidRPr="002E5A4F" w:rsidRDefault="00B76DF1" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os na fydd, cadarnhewch gyflogaeth newydd yr ANG:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4979" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E873C8A" w14:textId="799E4BD5" w:rsidR="00B76DF1" w:rsidRPr="002E5A4F" w:rsidRDefault="00B76DF1" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7275D" w:rsidRPr="003854AB" w14:paraId="7BB17824" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F9D6C8" w14:textId="0D78FCB1" w:rsidR="00A7275D" w:rsidRPr="003854AB" w:rsidRDefault="00373319" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Adran</w:t>
+            </w:r>
+            <w:r w:rsidR="00A7275D" w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4 – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Newidiadau</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7275D" w:rsidRPr="003854AB" w14:paraId="10D539D2" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A75E30" w14:textId="594E9D99" w:rsidR="00A7275D" w:rsidRPr="002E5A4F" w:rsidRDefault="00373319" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhowch fanylion os bu unrhyw newidiadau i gontract yr ANG ers cyflwyno'r Ffurflen Hysbysu Sefydlu neu unrhyw wybodaeth a allai effeithio ar nifer y sesiynau a gwblhawyd gan yr ANG </w:t>
+            </w:r>
+            <w:r w:rsidR="001E7739">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>e.e.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> absenoldebau di-dâl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123234" w:rsidRPr="003854AB" w14:paraId="7FCBDDCC" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="915"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE1AD8E" w14:textId="15A20CB9" w:rsidR="00123234" w:rsidRPr="003854AB" w:rsidRDefault="00123234" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7275D" w:rsidRPr="003854AB" w14:paraId="05CF19CB" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B68312" w14:textId="282B530E" w:rsidR="00A7275D" w:rsidRPr="003854AB" w:rsidRDefault="00373319" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Adran 5</w:t>
+            </w:r>
+            <w:r w:rsidR="00A7275D" w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>atganiadau</w:t>
+            </w:r>
+            <w:r w:rsidR="00A7275D" w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Pwysig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007055A5" w:rsidRPr="003854AB" w14:paraId="1E63F30B" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="4430C78B" w14:textId="5C5CE755" w:rsidR="007055A5" w:rsidRPr="002E5A4F" w:rsidRDefault="00373319" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Mae Llywodraeth Cymru yn darparu cyllid sefydlu i ysgolion i gynorthwyo gyda darparu hawl statudol ANG i ostyngiad o 10% yn eu hamser addysgu (yn ogystal â'u hamser CPA) a chefnogaeth mentor sefydlu. Sicrhewch bod pob parti yn darllen ac yn llofnodi'r datganiadau canlynol.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7275D" w:rsidRPr="003854AB" w14:paraId="105784E0" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="354D2D6B" w14:textId="7219838E" w:rsidR="00A7275D" w:rsidRPr="001E7739" w:rsidRDefault="00373319" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7739">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datganiad </w:t>
+            </w:r>
+            <w:r w:rsidR="006A2293">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">yr </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E7739">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>ANG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6631675F" w14:textId="66BC4D42" w:rsidR="00A7275D" w:rsidRPr="002E5A4F" w:rsidRDefault="00373319" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Rwy'n cadarnhau fy mod wedi cwblhau'r nifer o sesiynau fel y'u cofnodwyd yn Adran 3 yn ystod y tymor academaidd. Rwyf wedi derbyn y gefnogaeth sefydlu statudol gan yr ysgol, gan gynnwys y budd o ostyngiad o 10% yn yr amser addysgu (yn ychwanegol at yr amser digyswllt statudol ar gyfer CPA), cefnogaeth mentor sefydlu a fy mod wedi bod yn cynnal fy Mhroffil Sefydlu ar-lein.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123234" w:rsidRPr="003854AB" w14:paraId="620ED109" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0891454B" w14:textId="2D57BDF3" w:rsidR="00123234" w:rsidRPr="006A2293" w:rsidRDefault="00373319" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A2293">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Llofnod ANG</w:t>
+            </w:r>
+            <w:r w:rsidR="00123234" w:rsidRPr="006A2293">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4181" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7521CBE3" w14:textId="092C5CE1" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="00123234" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1085" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C97A985" w14:textId="40279865" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="00373319" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Dyddiad</w:t>
+            </w:r>
+            <w:r w:rsidR="00123234" w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="BFBFBF"/>
+              <w:lang w:val="cy-GB"/>
+            </w:rPr>
+            <w:id w:val="-656611822"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="dd/MM/yyyy"/>
+              <w:lid w:val="en-GB"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1997" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="514F1614" w14:textId="3614DD08" w:rsidR="00123234" w:rsidRPr="003854AB" w:rsidRDefault="00E14364" w:rsidP="007F3AFC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="003854AB">
+                  <w:rPr>
+                    <w:color w:val="BFBFBF"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>dd/mm/</w:t>
+                </w:r>
+                <w:r w:rsidR="003B5FF1">
+                  <w:rPr>
+                    <w:color w:val="BFBFBF"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>bbbb</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A7275D" w:rsidRPr="003854AB" w14:paraId="21822D60" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8A31E2" w14:textId="5BFE39D0" w:rsidR="00A7275D" w:rsidRPr="003854AB" w:rsidRDefault="00373319" w:rsidP="00666483">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Datganiad M</w:t>
+            </w:r>
+            <w:r w:rsidR="00A7275D" w:rsidRPr="003854AB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>entor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sefydlu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="320FC195" w14:textId="372952A2" w:rsidR="00A7275D" w:rsidRPr="002E5A4F" w:rsidRDefault="002E5A4F" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rwy'n cadarnhau bod yr athro/athrawes a enwir wedi cwblhau'r nifer o sesiynau fel y'u cofnodwyd yn Adran 3 yn ystod y tymor academaidd ac, yn seiliedig ar y nifer hwn o sesiynau, eu bod wedi derbyn y gefnogaeth sefydlu statudol gan yr ysgol, gan gynnwys y budd o ostyngiad o 10% yn yr amser addysgu (yn ogystal â'r amser digyswllt statudol ar gyfer CPA), cefnogaeth mentor sefydlu a fy mod wedi cyflawni fy rôl o gynorthwyo'r athro i gynnal Proffil Sefydlu ar-lein. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123234" w:rsidRPr="003854AB" w14:paraId="4FD105CC" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="668FC758" w14:textId="0EAA8DF4" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="002E5A4F" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Llofnod:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4181" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BF6F9E" w14:textId="6E0976FB" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="00123234" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1085" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0629F2E5" w14:textId="07A64F7E" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="00123234" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="002E5A4F" w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>yddiad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="BFBFBF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cy-GB"/>
+            </w:rPr>
+            <w:id w:val="1903940919"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="dd/MM/yyyy"/>
+              <w:lid w:val="en-GB"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1997" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1257DD49" w14:textId="2FAF05F2" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="00E14364" w:rsidP="007F3AFC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E5A4F">
+                  <w:rPr>
+                    <w:color w:val="BFBFBF"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>dd/mm/</w:t>
+                </w:r>
+                <w:r w:rsidR="003B5FF1">
+                  <w:rPr>
+                    <w:color w:val="BFBFBF"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>bbbb</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00123234" w:rsidRPr="003854AB" w14:paraId="3018D059" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D83981" w14:textId="53C0A25A" w:rsidR="002163FC" w:rsidRPr="002E5A4F" w:rsidRDefault="002E5A4F" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Cyfeiriad e</w:t>
+            </w:r>
+            <w:r w:rsidR="002E6032">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>bost</w:t>
+            </w:r>
+            <w:r w:rsidR="00123234" w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="205D231D" w14:textId="29B3281B" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="00123234" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7275D" w:rsidRPr="003854AB" w14:paraId="6ECBBE10" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2D8ED3" w14:textId="7E89E798" w:rsidR="00A7275D" w:rsidRPr="003854AB" w:rsidRDefault="002E5A4F" w:rsidP="00666483">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Datganiad y Pennaeth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="008FAD13" w14:textId="4D7C6DD8" w:rsidR="002E5A4F" w:rsidRPr="002E5A4F" w:rsidRDefault="002E5A4F" w:rsidP="002E5A4F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Mae angen llofnod y Pennaeth i alluogi'r ALl/Corff Priodol i wirio bod yr ANG wedi cwblhau'r sesiynau sefydlu. Yn absenoldeb y Pennaeth, gall aelod o'r Uwch Dîm Arweinyddiaeth lofnodi'r ffurflen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="197D1643" w14:textId="2BD426F5" w:rsidR="00A7275D" w:rsidRPr="00B76DF1" w:rsidRDefault="002E5A4F" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rwy'n ardystio bod yr ANG wedi cael ei gyflogi fel athro am y nifer o sesiynau a nodir ar y ffurflen hon. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123234" w:rsidRPr="003854AB" w14:paraId="1255B44B" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19474EB8" w14:textId="6B78A6F9" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="002E5A4F" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Llofnod</w:t>
+            </w:r>
+            <w:r w:rsidR="00123234" w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4181" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="271794C4" w14:textId="55262ECE" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="00123234" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1085" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB2F865" w14:textId="03583F14" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="002E5A4F" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Dyddiad</w:t>
+            </w:r>
+            <w:r w:rsidR="00123234" w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="BFBFBF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="cy-GB"/>
+            </w:rPr>
+            <w:id w:val="-1943220686"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
+            </w:placeholder>
+            <w:date>
+              <w:dateFormat w:val="dd/MM/yyyy"/>
+              <w:lid w:val="en-GB"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1997" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="42F028B0" w14:textId="5DD83E57" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="00E14364" w:rsidP="007F3AFC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E5A4F">
+                  <w:rPr>
+                    <w:color w:val="BFBFBF"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>dd/mm/</w:t>
+                </w:r>
+                <w:r w:rsidR="003B5FF1">
+                  <w:rPr>
+                    <w:color w:val="BFBFBF"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>bbbb</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00123234" w:rsidRPr="003854AB" w14:paraId="4B0342F8" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF2583D" w14:textId="40BF7563" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="002E5A4F" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Enw Llawn</w:t>
+            </w:r>
+            <w:r w:rsidR="00123234" w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B2BCD7" w14:textId="27771DB6" w:rsidR="00123234" w:rsidRPr="002E5A4F" w:rsidRDefault="00123234" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7275D" w:rsidRPr="003854AB" w14:paraId="4D079D46" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="45258FBA" w14:textId="053B3638" w:rsidR="00A7275D" w:rsidRPr="003854AB" w:rsidRDefault="002E5A4F" w:rsidP="007F3AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Sut ydym yn defnyddio eich data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7275D" w:rsidRPr="003854AB" w14:paraId="0DD58F4D" w14:textId="77777777" w:rsidTr="00B76DF1">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9957" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5042B6" w14:textId="6371C151" w:rsidR="002E5A4F" w:rsidRDefault="002E5A4F" w:rsidP="002E5A4F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bydd y data a gyflenwir yn cael ei ddefnyddio i ddiweddaru eich cofnod ar y Gofrestr Ymarferwyr Addysg (y Gofrestr) y mae gennym rwymedigaeth gyfreithiol i'w chynnal. Am fwy o fanylion, ewch i'n hysbysiad preifatrwydd sydd ar gael </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE3E48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ar </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidR="00825C25">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="cy-GB"/>
+                </w:rPr>
+                <w:t>www.cga.cymru/preifatrwydd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00EE3E48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cysylltwch â </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="00EE3E48" w:rsidRPr="00025E0B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="cy-GB"/>
+                </w:rPr>
+                <w:t>cyfryngau@cga.cymru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00EE3E48">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>i dderbyn copi o'r ffurflen hon mewn fformat arall.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E2A6DD" w14:textId="77777777" w:rsidR="005E5241" w:rsidRPr="002E5A4F" w:rsidRDefault="005E5241" w:rsidP="002E5A4F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07C0E31D" w14:textId="3729E898" w:rsidR="00391107" w:rsidRPr="003854AB" w:rsidRDefault="002E5A4F" w:rsidP="002E5A4F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Bydd y data a ddarperir ar y ffurflen hon a data ychwanegol a g</w:t>
+            </w:r>
+            <w:r w:rsidR="002E6032">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5A4F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>dwir ar y Gofrestr yn cael eu rhannu â thrydydd partïon dethol megis y rhai sy'n ymgymryd â rôl y Corff Priodol, Llywodraeth Cymru, ac unrhyw sefydliad sydd wedi'i gontractio i weithio ar ran Llywodraeth Cymru fel rhan o'r broses Sefydlu. Ni fydd unrhyw fanylion yn cael eu trosglwyddo i sefydliadau allanol at ddibenion marchnata heb ganiatâd ymlaen llaw.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3080D05C" w14:textId="263F94D2" w:rsidR="004C042E" w:rsidRPr="003854AB" w:rsidRDefault="004C042E" w:rsidP="00D65455">
+      <w:pPr>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...5928 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D389EBE" w14:textId="27976319" w:rsidR="00C168AB" w:rsidRPr="000B3DC4" w:rsidRDefault="000F4C9B" w:rsidP="000B3DC4">
-[...5658 lines deleted...]
-      <w:paperSrc w:first="260" w:other="261"/>
+    <w:sectPr w:rsidR="004C042E" w:rsidRPr="003854AB" w:rsidSect="002163FC">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51FDB18A" w14:textId="77777777" w:rsidR="00A01147" w:rsidRDefault="00A01147">
+    <w:p w14:paraId="23199FA1" w14:textId="77777777" w:rsidR="000A1F43" w:rsidRDefault="000A1F43" w:rsidP="00831A19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D9D0B3B" w14:textId="77777777" w:rsidR="00A01147" w:rsidRDefault="00A01147">
+    <w:p w14:paraId="0AD262FB" w14:textId="77777777" w:rsidR="000A1F43" w:rsidRDefault="000A1F43" w:rsidP="00831A19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...11 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A7DFDF9" w14:textId="77777777" w:rsidR="00A01147" w:rsidRDefault="00A01147">
+    <w:p w14:paraId="12C47FD7" w14:textId="77777777" w:rsidR="000A1F43" w:rsidRDefault="000A1F43" w:rsidP="00831A19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11ACA302" w14:textId="77777777" w:rsidR="00A01147" w:rsidRDefault="00A01147">
+    <w:p w14:paraId="3818B0FF" w14:textId="77777777" w:rsidR="000A1F43" w:rsidRDefault="000A1F43" w:rsidP="00831A19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1EA016A4" w14:textId="559B1253" w:rsidR="00E528E8" w:rsidRDefault="000F4C9B" w:rsidP="00204D47">
+  <w:p w14:paraId="007670AC" w14:textId="75085B7F" w:rsidR="00E91093" w:rsidRPr="00E91093" w:rsidRDefault="00E91093" w:rsidP="00E91093">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4320"/>
-[...2 lines deleted...]
-        <w:tab w:val="left" w:pos="8745"/>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000424AD">
+    <w:r w:rsidRPr="00E91093">
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0391FADE" wp14:editId="613E0198">
-[...2 lines deleted...]
-          <wp:docPr id="2" name="Picture 1" descr="P:\E. Communications, Publications &amp; Events\Logos &amp; Style Guides\EWC\Standard logos and style guide\EWC Colour Logo without box.jpg"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23AFE96D" wp14:editId="05FC5689">
+          <wp:extent cx="504825" cy="523875"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+          <wp:docPr id="3" name="Picture 3" descr="P:\E. Communications, Publications &amp; Events\Logos &amp; Style Guides\EWC\Standard logos and style guide\EWC Colour Logo without box.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="P:\E. Communications, Publications &amp; Events\Logos &amp; Style Guides\EWC\Standard logos and style guide\EWC Colour Logo without box.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="497205" cy="526415"/>
+                    <a:ext cx="504825" cy="523875"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00E528E8">
+    <w:r w:rsidRPr="00E91093">
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:tab/>
+      <w:t xml:space="preserve">                                </w:t>
     </w:r>
-    <w:r w:rsidR="00F73D69">
+    <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...36 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00E91093">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">             </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E91093">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AEBEDA0" wp14:editId="2DD4BE73">
-[...2 lines deleted...]
-          <wp:docPr id="30" name="Picture 30"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6778E32B" wp14:editId="13FB895C">
+          <wp:extent cx="528955" cy="539750"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+          <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 30"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="528955" cy="501650"/>
+                    <a:ext cx="528955" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7E9159BB" w14:textId="77777777" w:rsidR="00B61C21" w:rsidRDefault="00B61C21" w:rsidP="004F6DD2">
+  <w:p w14:paraId="221D4322" w14:textId="697628CE" w:rsidR="00831A19" w:rsidRDefault="00831A19">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...158 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:zoom w:percent="100"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="119"/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074" fillcolor="white" strokecolor="#9c0">
-[...3 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0052226A"/>
-[...356 lines deleted...]
-    <w:rsid w:val="00FE47A4"/>
+    <w:rsidRoot w:val="006B4C7B"/>
+    <w:rsid w:val="000562E9"/>
+    <w:rsid w:val="00071A6D"/>
+    <w:rsid w:val="000A1F43"/>
+    <w:rsid w:val="00123234"/>
+    <w:rsid w:val="00161698"/>
+    <w:rsid w:val="001E7739"/>
+    <w:rsid w:val="002163FC"/>
+    <w:rsid w:val="002E5A4F"/>
+    <w:rsid w:val="002E6032"/>
+    <w:rsid w:val="002F5437"/>
+    <w:rsid w:val="00306170"/>
+    <w:rsid w:val="00373319"/>
+    <w:rsid w:val="00376B78"/>
+    <w:rsid w:val="003854AB"/>
+    <w:rsid w:val="00391107"/>
+    <w:rsid w:val="003B5FF1"/>
+    <w:rsid w:val="003F2E60"/>
+    <w:rsid w:val="004369B0"/>
+    <w:rsid w:val="004803B2"/>
+    <w:rsid w:val="004C042E"/>
+    <w:rsid w:val="004E1878"/>
+    <w:rsid w:val="005E1CA3"/>
+    <w:rsid w:val="005E225C"/>
+    <w:rsid w:val="005E5241"/>
+    <w:rsid w:val="00666483"/>
+    <w:rsid w:val="006A2293"/>
+    <w:rsid w:val="006B4C7B"/>
+    <w:rsid w:val="006E1F9A"/>
+    <w:rsid w:val="007055A5"/>
+    <w:rsid w:val="007108C5"/>
+    <w:rsid w:val="007F3AFC"/>
+    <w:rsid w:val="00825C25"/>
+    <w:rsid w:val="00831A19"/>
+    <w:rsid w:val="0086583B"/>
+    <w:rsid w:val="00872209"/>
+    <w:rsid w:val="008A2596"/>
+    <w:rsid w:val="009757AB"/>
+    <w:rsid w:val="009811BF"/>
+    <w:rsid w:val="009C47D5"/>
+    <w:rsid w:val="00A106A7"/>
+    <w:rsid w:val="00A61B0C"/>
+    <w:rsid w:val="00A64CA8"/>
+    <w:rsid w:val="00A67161"/>
+    <w:rsid w:val="00A7275D"/>
+    <w:rsid w:val="00AB6E2A"/>
+    <w:rsid w:val="00B1042D"/>
+    <w:rsid w:val="00B40A4D"/>
+    <w:rsid w:val="00B56A5D"/>
+    <w:rsid w:val="00B74B94"/>
+    <w:rsid w:val="00B76DF1"/>
+    <w:rsid w:val="00C0023B"/>
+    <w:rsid w:val="00C52715"/>
+    <w:rsid w:val="00CA3DD4"/>
+    <w:rsid w:val="00CE2D73"/>
+    <w:rsid w:val="00D65455"/>
+    <w:rsid w:val="00DA13F3"/>
+    <w:rsid w:val="00E14364"/>
+    <w:rsid w:val="00E61E8F"/>
+    <w:rsid w:val="00E91093"/>
+    <w:rsid w:val="00EC1EE0"/>
+    <w:rsid w:val="00EE3E48"/>
+    <w:rsid w:val="00F021A2"/>
+    <w:rsid w:val="00F120B1"/>
+    <w:rsid w:val="00FF2F39"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="cy-GB"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074" fillcolor="white" strokecolor="#9c0">
-[...3 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0D474E42"/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="46F9DF64"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{32A6AA73-1EF8-4ED4-B9A6-A2462F56331E}"/>
+  <w15:docId w15:val="{E9C79AE1-071F-4575-8735-4D590BAA2A92}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="cy-GB" w:eastAsia="cy-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -12718,316 +3175,815 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-    <w:name w:val="Title"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006B4C7B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B56A5D"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EWCbody">
+    <w:name w:val="EWC body"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B61C21"/>
+    <w:rsid w:val="00161698"/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007F3AFC"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A7275D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B61C21"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00831A19"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00831A19"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00B61C21"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00831A19"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...46 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00831A19"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:rsid w:val="00136124"/>
-[...17 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C973E5"/>
+    <w:rsid w:val="00825C25"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:divs>
-[...94 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hwb.gov.wales/dysgu-proffesiynol/dysgu-proffesiynol-gydol-gyrfa/sefydlu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datblygiadproffesiynol@cga.cymru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ewc.wales/site/index.php/cy/datblygiad-proffesiynol/sefydlu/5-sefydlu---trefniadau-cyllido-olrhain-a-chofnodi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyfryngau@cga.cymru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cga.cymru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hwb.gov.wales/dysgu-proffesiynol/dysgu-proffesiynol-gydol-gyrfa/sefydlu/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyfryngau@cga.cymru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datblygiadproffesiynol@cga.cymru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ewc.wales/site/index.php/cy/datblygiad-proffesiynol/sefydlu/5-sefydlu---trefniadau-cyllido-olrhain-a-chofnodi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cga.cymru" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyfryngau@cga.cymru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ewc.wales/privacy/index.php/cy/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datblygiadproffesiynol@cga.cymru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013437"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C06EEAD8-DC75-4932-B8A9-47C3252E43A4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B12607" w:rsidRDefault="00765C06">
+          <w:r w:rsidRPr="005C2054">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="normal"/>
+  <w:revisionView w:comments="0" w:formatting="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00765C06"/>
+    <w:rsid w:val="00006DE6"/>
+    <w:rsid w:val="0021705F"/>
+    <w:rsid w:val="00306170"/>
+    <w:rsid w:val="003920A5"/>
+    <w:rsid w:val="003A486A"/>
+    <w:rsid w:val="004E1878"/>
+    <w:rsid w:val="005E1CA3"/>
+    <w:rsid w:val="00765C06"/>
+    <w:rsid w:val="00781A80"/>
+    <w:rsid w:val="007B0899"/>
+    <w:rsid w:val="009811BF"/>
+    <w:rsid w:val="00A64CA8"/>
+    <w:rsid w:val="00B12607"/>
+    <w:rsid w:val="00B27A27"/>
+    <w:rsid w:val="00B52337"/>
+    <w:rsid w:val="00C0023B"/>
+    <w:rsid w:val="00E87940"/>
+    <w:rsid w:val="00EA31EB"/>
+    <w:rsid w:val="00EC130E"/>
+    <w:rsid w:val="00F021A2"/>
+    <w:rsid w:val="00F04B98"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F04B98"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13283,166 +4239,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>3</Words>
-  <Characters>22</Characters>
+  <Words>660</Words>
+  <Characters>3764</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GTCW</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24</CharactersWithSpaces>
+  <CharactersWithSpaces>4416</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...92 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>bethan.stacey</dc:creator>
+  <dc:creator>Llinos Huws</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>